--- v0 (2026-04-18)
+++ v1 (2026-07-03)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="見積書_カガミ" sheetId="1" r:id="rId4"/>
     <sheet name="翻訳詳細（K社単価)" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'見積書_カガミ'!$B$1:$AG$165</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'見積書_カガミ'!$C$2:$R$165</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>切り替え</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>御  見  積  書</t>
   </si>
   <si>
     <t>精　算　御　見  積  書</t>
   </si>
   <si>
     <t>見積書No:</t>
   </si>
   <si>
     <t xml:space="preserve">株式会社キーエンス </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="メイリオ"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -472,83 +472,117 @@
   <si>
     <t>内訳</t>
   </si>
   <si>
     <t>調整中</t>
   </si>
   <si>
     <t>言語別小計</t>
   </si>
   <si>
     <t>管理費 (20%)</t>
   </si>
   <si>
     <t>言語別合計</t>
   </si>
   <si>
     <t>KA</t>
   </si>
   <si>
     <t>(翻訳会社未定)</t>
   </si>
   <si>
     <t>WW</t>
   </si>
   <si>
+    <t>ファイル前処理/後処理</t>
+  </si>
+  <si>
+    <t>時間</t>
+  </si>
+  <si>
+    <t>翻訳メモリのアラインメント準備</t>
+  </si>
+  <si>
+    <t>75%～84%</t>
+  </si>
+  <si>
+    <t>85%～99%</t>
+  </si>
+  <si>
+    <t>100% マッチ</t>
+  </si>
+  <si>
+    <t>リンギスティックレビュー</t>
+  </si>
+  <si>
+    <t>翻訳メモリ管理</t>
+  </si>
+  <si>
+    <t>翻訳メモリアライメント</t>
+  </si>
+  <si>
+    <t>文字/ワード</t>
+  </si>
+  <si>
+    <t>追加修正</t>
+  </si>
+  <si>
     <t>KD</t>
   </si>
   <si>
     <t>KF</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>KMX</t>
   </si>
   <si>
     <t>KBR</t>
   </si>
   <si>
     <t>KVN</t>
   </si>
   <si>
     <t>項目小計</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
-  <numFmts count="7">
+  <numFmts count="8">
     <numFmt numFmtId="164" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="165" formatCode="\$#,##0.00;[Red]\-\$#,##0.00"/>
     <numFmt numFmtId="166" formatCode="\$#,##0;[Red]\-\$#,##0"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="#&quot;時&quot;&quot;間&quot;"/>
     <numFmt numFmtId="169" formatCode="&quot;¥&quot;#,##0;&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="170" formatCode="&quot;¥&quot;#,##0"/>
+    <numFmt numFmtId="171" formatCode="#0.0"/>
   </numFmts>
   <fonts count="25">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="メイリオ"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -778,51 +812,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00C7B1"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="ff00A89F"/>
         <bgColor rgb="ff00A89F"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -1080,81 +1114,216 @@
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="ff000000"/>
       </left>
       <right style="hair">
         <color rgb="ff000000"/>
       </right>
       <top style="medium">
         <color rgb="ff000000"/>
       </top>
       <bottom style="medium">
         <color rgb="ff000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="ff000000"/>
       </left>
+      <right style="hair">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="hair">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="hair">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="ff000000"/>
+      </left>
       <right style="medium">
         <color rgb="ff000000"/>
       </right>
       <top style="medium">
         <color rgb="ff000000"/>
       </top>
       <bottom style="medium">
         <color rgb="ff000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="ff000000"/>
       </left>
       <right style="hair">
         <color rgb="ff000000"/>
       </right>
       <top style="medium">
         <color rgb="ff000000"/>
       </top>
       <bottom style="medium">
         <color rgb="ff000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="hair">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="hair">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="hair">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="ff000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="ff000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="ff000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="ff000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="191">
+  <cellXfs count="209">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
@@ -1663,69 +1832,123 @@
     </xf>
     <xf xfId="0" fontId="24" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="23" numFmtId="0" fillId="0" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="17" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="true"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="170" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="27" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="171" fillId="0" borderId="27" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="27" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="171" fillId="0" borderId="28" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="28" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="29" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="171" fillId="0" borderId="29" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="29" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="26" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="165" fillId="0" borderId="26" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="166" fillId="0" borderId="26" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="167" fillId="0" borderId="27" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="167" fillId="0" borderId="30" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="28" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="31" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="32" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="33" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="7" borderId="34" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="26" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="27" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="28" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="29" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="30" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="35" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="36" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="5" numFmtId="170" fillId="0" borderId="37" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>125484</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -2270,51 +2493,51 @@
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
       <c r="Z3" s="25"/>
       <c r="AA3" s="25"/>
       <c r="AB3" s="25"/>
       <c r="AC3" s="25"/>
     </row>
     <row r="4" spans="1:33" customHeight="1" ht="47.25">
       <c r="B4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="125" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="125"/>
       <c r="E4" s="125"/>
       <c r="F4" s="125"/>
       <c r="G4" s="125"/>
       <c r="H4" s="125"/>
       <c r="I4" s="125"/>
       <c r="K4" s="2"/>
       <c r="O4" s="126">
         <f>TODAY()</f>
-        <v>46130</v>
+        <v>46206</v>
       </c>
       <c r="P4" s="126"/>
       <c r="Q4" s="126"/>
       <c r="R4" s="126"/>
     </row>
     <row r="5" spans="1:33" customHeight="1" ht="28.8">
       <c r="B5" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="26" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="K5" s="2"/>
       <c r="R5" s="28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:33" customHeight="1" ht="18.75">
       <c r="B6" s="30" t="s">
         <v>1</v>
@@ -6340,51 +6563,51 @@
       <c r="S126" s="14">
         <f>D126+D127+D128</f>
         <v>16500</v>
       </c>
       <c r="T126" s="15" t="b">
         <f>EXACT(S126,O126)</f>
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:33" customHeight="1" ht="19.5">
       <c r="B127" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C127" s="11" t="s">
         <v>56</v>
       </c>
       <c r="D127" s="35">
         <f>SUM(Q37,Q44,Q51,Q58,Q65,Q72,Q79,Q86,Q93,Q100,Q107,P115,Q116)</f>
         <v>0</v>
       </c>
       <c r="E127" s="166"/>
       <c r="F127" s="166"/>
       <c r="G127" s="166"/>
       <c r="H127" s="166"/>
       <c r="I127" s="182">
-        <v>0</v>
+        <v>99814</v>
       </c>
       <c r="L127" s="168"/>
       <c r="M127" s="168"/>
       <c r="N127" s="168"/>
       <c r="O127" s="172"/>
       <c r="P127" s="173"/>
       <c r="Q127" s="173"/>
       <c r="R127" s="174"/>
     </row>
     <row r="128" spans="1:33" customHeight="1" ht="19.5">
       <c r="B128" s="30" t="s">
         <v>47</v>
       </c>
       <c r="C128" s="11" t="s">
         <v>69</v>
       </c>
       <c r="D128" s="35">
         <f>Q117+Q121</f>
         <v>0</v>
       </c>
       <c r="E128" s="166"/>
       <c r="F128" s="166"/>
       <c r="G128" s="166"/>
       <c r="H128" s="166"/>
       <c r="I128" s="182" t="s">
@@ -7555,63 +7778,63 @@
     <dataValidation type="list" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" sqref="D159:D165">
       <formula1>"再見積もり,追加修正,追加翻訳,翻訳費更新"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.35433070866142" right="0.23622047244094" top="0.74803149606299" bottom="0.74803149606299" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="50" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId2"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN10"/>
+  <dimension ref="A1:BN21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="85" zoomScaleNormal="70" view="pageBreakPreview" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G3" sqref="G3:J10"/>
+      <selection activeCell="G3" sqref="G3:J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="8" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" style="18"/>
     <col min="2" max="2" width="8" style="18"/>
-    <col min="3" max="3" width="15.853" bestFit="true" customWidth="true" style="18"/>
+    <col min="3" max="3" width="32.992" bestFit="true" customWidth="true" style="18"/>
     <col min="4" max="4" width="8" style="18"/>
-    <col min="5" max="5" width="5.284" bestFit="true" customWidth="true" style="18"/>
+    <col min="5" max="5" width="12.568" bestFit="true" customWidth="true" style="18"/>
     <col min="6" max="6" width="8" style="18"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="19"/>
     <col min="8" max="8" width="13.568" bestFit="true" customWidth="true" style="20"/>
     <col min="9" max="9" width="15.853" bestFit="true" customWidth="true" style="20"/>
     <col min="10" max="10" width="13.568" bestFit="true" customWidth="true" style="21"/>
     <col min="11" max="11" width="8" style="20"/>
     <col min="12" max="12" width="8" style="18"/>
     <col min="13" max="13" width="8" style="19"/>
     <col min="14" max="14" width="8" style="20"/>
     <col min="15" max="15" width="8" style="20"/>
     <col min="16" max="16" width="8" style="19"/>
     <col min="17" max="17" width="8" style="20"/>
     <col min="18" max="18" width="8" style="18"/>
     <col min="19" max="19" width="8" style="18"/>
     <col min="20" max="20" width="8" style="18"/>
     <col min="21" max="21" width="8" style="18"/>
     <col min="22" max="22" width="8" style="18"/>
     <col min="23" max="23" width="8" style="18"/>
     <col min="24" max="24" width="8" style="20"/>
     <col min="25" max="25" width="8" style="19"/>
     <col min="26" max="26" width="8" style="20"/>
     <col min="27" max="27" width="8" style="18"/>
     <col min="28" max="28" width="8" style="18"/>
     <col min="29" max="29" width="8" style="18"/>
     <col min="30" max="30" width="8" style="18"/>
@@ -7632,374 +7855,638 @@
     <col min="45" max="45" width="8" style="20"/>
     <col min="46" max="46" width="8" style="21"/>
     <col min="47" max="47" width="8" style="20"/>
     <col min="48" max="48" width="8" style="18"/>
     <col min="49" max="49" width="8" style="18"/>
     <col min="50" max="50" width="8" style="18"/>
     <col min="51" max="51" width="8" style="18"/>
     <col min="52" max="52" width="8" style="18"/>
     <col min="53" max="53" width="8" style="18"/>
     <col min="54" max="54" width="8" style="18"/>
     <col min="55" max="55" width="8" style="18"/>
     <col min="56" max="56" width="8" style="18"/>
     <col min="57" max="57" width="8" style="18"/>
     <col min="58" max="58" width="8" style="18"/>
     <col min="59" max="59" width="8" style="18"/>
     <col min="60" max="60" width="8" style="18"/>
     <col min="61" max="61" width="8" style="19"/>
     <col min="62" max="62" width="8" style="20"/>
     <col min="63" max="63" width="8" style="20"/>
     <col min="64" max="64" width="8" style="19"/>
     <col min="65" max="65" width="8" style="20"/>
     <col min="66" max="66" width="8" style="18"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:66">
-      <c r="B2" s="188" t="s">
+      <c r="B2" s="197" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="184" t="s">
+      <c r="C2" s="193" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="184" t="s">
+      <c r="D2" s="193" t="s">
         <v>41</v>
       </c>
-      <c r="E2" s="184"/>
-      <c r="F2" s="184" t="s">
+      <c r="E2" s="193"/>
+      <c r="F2" s="193" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="185" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="186" t="s">
+      <c r="G2" s="194" t="s">
+        <v>148</v>
+      </c>
+      <c r="H2" s="195" t="s">
         <v>125</v>
       </c>
-      <c r="I2" s="186" t="s">
+      <c r="I2" s="195" t="s">
         <v>126</v>
       </c>
-      <c r="J2" s="187" t="s">
+      <c r="J2" s="196" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:66">
-      <c r="B3" s="188" t="s">
+      <c r="B3" s="197" t="s">
         <v>128</v>
       </c>
       <c r="C3" s="183" t="s">
         <v>129</v>
       </c>
       <c r="D3" s="183">
         <v>0</v>
       </c>
       <c r="E3" s="183" t="s">
         <v>84</v>
       </c>
       <c r="F3" s="183">
         <v>0</v>
       </c>
-      <c r="G3" s="189">
+      <c r="G3" s="201">
         <f>$D3*$F3</f>
         <v>0</v>
       </c>
-      <c r="H3" s="189">
+      <c r="H3" s="201">
         <f>sum($G3:$G3)</f>
         <v>0</v>
       </c>
-      <c r="I3" s="189">
+      <c r="I3" s="201">
         <f>$H3*0.20</f>
         <v>0</v>
       </c>
-      <c r="J3" s="190">
+      <c r="J3" s="205">
         <f>sum($H3:$I3)</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:66">
-      <c r="B4" s="188" t="s">
+      <c r="B4" s="198" t="s">
         <v>130</v>
       </c>
-      <c r="C4" s="183" t="s">
+      <c r="C4" s="184" t="s">
+        <v>131</v>
+      </c>
+      <c r="D4" s="185">
+        <v>3.0</v>
+      </c>
+      <c r="E4" s="184" t="s">
+        <v>132</v>
+      </c>
+      <c r="F4" s="186">
+        <v>4900.0</v>
+      </c>
+      <c r="G4" s="202">
+        <f>$D4*$F4</f>
+        <v>14700</v>
+      </c>
+      <c r="H4" s="202">
+        <f>sum($G4:$G15)</f>
+        <v>14700</v>
+      </c>
+      <c r="I4" s="202">
+        <f>$H4*0.20</f>
+        <v>2940</v>
+      </c>
+      <c r="J4" s="206">
+        <f>sum($H4:$I4)</f>
+        <v>17640</v>
+      </c>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="B5" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C5" s="187" t="s">
+        <v>109</v>
+      </c>
+      <c r="D5" s="187">
+        <v>0</v>
+      </c>
+      <c r="E5" s="187" t="s">
+        <v>140</v>
+      </c>
+      <c r="F5" s="189">
+        <v>0.0</v>
+      </c>
+      <c r="G5" s="203">
+        <f>$D5*$F5</f>
+        <v>0</v>
+      </c>
+      <c r="H5" s="203"/>
+      <c r="I5" s="203"/>
+      <c r="J5" s="207"/>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="B6" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C6" s="187" t="s">
+        <v>133</v>
+      </c>
+      <c r="D6" s="188">
+        <v>0</v>
+      </c>
+      <c r="E6" s="187" t="s">
+        <v>132</v>
+      </c>
+      <c r="F6" s="189">
+        <v>4900.0</v>
+      </c>
+      <c r="G6" s="203">
+        <f>$D6*$F6</f>
+        <v>0</v>
+      </c>
+      <c r="H6" s="203"/>
+      <c r="I6" s="203"/>
+      <c r="J6" s="207"/>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="B7" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C7" s="187" t="s">
+        <v>88</v>
+      </c>
+      <c r="D7" s="187">
+        <v>0</v>
+      </c>
+      <c r="E7" s="187" t="s">
+        <v>140</v>
+      </c>
+      <c r="F7" s="189">
+        <v>17.0</v>
+      </c>
+      <c r="G7" s="203">
+        <f>$D7*$F7</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="203"/>
+      <c r="I7" s="203"/>
+      <c r="J7" s="207"/>
+    </row>
+    <row r="8" spans="1:66">
+      <c r="B8" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C8" s="187" t="s">
+        <v>134</v>
+      </c>
+      <c r="D8" s="187">
+        <v>0</v>
+      </c>
+      <c r="E8" s="187" t="s">
+        <v>140</v>
+      </c>
+      <c r="F8" s="189">
+        <v>14.0</v>
+      </c>
+      <c r="G8" s="203">
+        <f>$D8*$F8</f>
+        <v>0</v>
+      </c>
+      <c r="H8" s="203"/>
+      <c r="I8" s="203"/>
+      <c r="J8" s="207"/>
+    </row>
+    <row r="9" spans="1:66">
+      <c r="B9" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C9" s="187" t="s">
+        <v>135</v>
+      </c>
+      <c r="D9" s="187">
+        <v>0</v>
+      </c>
+      <c r="E9" s="187" t="s">
+        <v>140</v>
+      </c>
+      <c r="F9" s="189">
+        <v>10.0</v>
+      </c>
+      <c r="G9" s="203">
+        <f>$D9*$F9</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="203"/>
+      <c r="I9" s="203"/>
+      <c r="J9" s="207"/>
+    </row>
+    <row r="10" spans="1:66">
+      <c r="B10" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C10" s="187" t="s">
+        <v>136</v>
+      </c>
+      <c r="D10" s="187">
+        <v>0</v>
+      </c>
+      <c r="E10" s="187" t="s">
+        <v>140</v>
+      </c>
+      <c r="F10" s="189">
+        <v>5.0</v>
+      </c>
+      <c r="G10" s="203">
+        <f>$D10*$F10</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="203"/>
+      <c r="I10" s="203"/>
+      <c r="J10" s="207"/>
+    </row>
+    <row r="11" spans="1:66">
+      <c r="B11" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C11" s="187" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" s="187">
+        <v>0</v>
+      </c>
+      <c r="E11" s="187" t="s">
+        <v>140</v>
+      </c>
+      <c r="F11" s="189">
+        <v>5.0</v>
+      </c>
+      <c r="G11" s="203">
+        <f>$D11*$F11</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="203"/>
+      <c r="I11" s="203"/>
+      <c r="J11" s="207"/>
+    </row>
+    <row r="12" spans="1:66">
+      <c r="B12" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C12" s="187" t="s">
+        <v>137</v>
+      </c>
+      <c r="D12" s="188">
+        <v>0</v>
+      </c>
+      <c r="E12" s="187" t="s">
+        <v>132</v>
+      </c>
+      <c r="F12" s="189">
+        <v>6600.0</v>
+      </c>
+      <c r="G12" s="203">
+        <f>$D12*$F12</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="203"/>
+      <c r="I12" s="203"/>
+      <c r="J12" s="207"/>
+    </row>
+    <row r="13" spans="1:66">
+      <c r="B13" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C13" s="187" t="s">
+        <v>138</v>
+      </c>
+      <c r="D13" s="188">
+        <v>0</v>
+      </c>
+      <c r="E13" s="187" t="s">
+        <v>132</v>
+      </c>
+      <c r="F13" s="189">
+        <v>6600.0</v>
+      </c>
+      <c r="G13" s="203">
+        <f>$D13*$F13</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="203"/>
+      <c r="I13" s="203"/>
+      <c r="J13" s="207"/>
+    </row>
+    <row r="14" spans="1:66">
+      <c r="B14" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" s="187" t="s">
+        <v>139</v>
+      </c>
+      <c r="D14" s="188">
+        <v>0</v>
+      </c>
+      <c r="E14" s="187" t="s">
+        <v>132</v>
+      </c>
+      <c r="F14" s="189">
+        <v>6600.0</v>
+      </c>
+      <c r="G14" s="203">
+        <f>$D14*$F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="203"/>
+      <c r="I14" s="203"/>
+      <c r="J14" s="207"/>
+    </row>
+    <row r="15" spans="1:66">
+      <c r="B15" s="200" t="s">
+        <v>130</v>
+      </c>
+      <c r="C15" s="190" t="s">
+        <v>141</v>
+      </c>
+      <c r="D15" s="191">
+        <v>0</v>
+      </c>
+      <c r="E15" s="190" t="s">
+        <v>132</v>
+      </c>
+      <c r="F15" s="192">
+        <v>5850.0</v>
+      </c>
+      <c r="G15" s="204">
+        <f>$D15*$F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="204"/>
+      <c r="I15" s="204"/>
+      <c r="J15" s="208"/>
+    </row>
+    <row r="16" spans="1:66">
+      <c r="B16" s="197" t="s">
+        <v>142</v>
+      </c>
+      <c r="C16" s="183" t="s">
         <v>129</v>
       </c>
-      <c r="D4" s="183">
-[...2 lines deleted...]
-      <c r="E4" s="183" t="s">
+      <c r="D16" s="183">
+        <v>0</v>
+      </c>
+      <c r="E16" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="F4" s="183">
-[...23 lines deleted...]
-      <c r="C5" s="183" t="s">
+      <c r="F16" s="183">
+        <v>0</v>
+      </c>
+      <c r="G16" s="201">
+        <f>$D16*$F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="201">
+        <f>sum($G16:$G16)</f>
+        <v>0</v>
+      </c>
+      <c r="I16" s="201">
+        <f>$H16*0.20</f>
+        <v>0</v>
+      </c>
+      <c r="J16" s="205">
+        <f>sum($H16:$I16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
+      <c r="B17" s="197" t="s">
+        <v>143</v>
+      </c>
+      <c r="C17" s="183" t="s">
         <v>129</v>
       </c>
-      <c r="D5" s="183">
-[...2 lines deleted...]
-      <c r="E5" s="183" t="s">
+      <c r="D17" s="183">
+        <v>0</v>
+      </c>
+      <c r="E17" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="F5" s="183">
-[...23 lines deleted...]
-      <c r="C6" s="183" t="s">
+      <c r="F17" s="183">
+        <v>0</v>
+      </c>
+      <c r="G17" s="201">
+        <f>$D17*$F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="201">
+        <f>sum($G17:$G17)</f>
+        <v>0</v>
+      </c>
+      <c r="I17" s="201">
+        <f>$H17*0.20</f>
+        <v>0</v>
+      </c>
+      <c r="J17" s="205">
+        <f>sum($H17:$I17)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
+      <c r="B18" s="197" t="s">
+        <v>144</v>
+      </c>
+      <c r="C18" s="183" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="183">
-[...2 lines deleted...]
-      <c r="E6" s="183" t="s">
+      <c r="D18" s="183">
+        <v>0</v>
+      </c>
+      <c r="E18" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="F6" s="183">
-[...23 lines deleted...]
-      <c r="C7" s="183" t="s">
+      <c r="F18" s="183">
+        <v>0</v>
+      </c>
+      <c r="G18" s="201">
+        <f>$D18*$F18</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="201">
+        <f>sum($G18:$G18)</f>
+        <v>0</v>
+      </c>
+      <c r="I18" s="201">
+        <f>$H18*0.20</f>
+        <v>0</v>
+      </c>
+      <c r="J18" s="205">
+        <f>sum($H18:$I18)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66">
+      <c r="B19" s="197" t="s">
+        <v>145</v>
+      </c>
+      <c r="C19" s="183" t="s">
         <v>129</v>
       </c>
-      <c r="D7" s="183">
-[...2 lines deleted...]
-      <c r="E7" s="183" t="s">
+      <c r="D19" s="183">
+        <v>0</v>
+      </c>
+      <c r="E19" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="F7" s="183">
-[...23 lines deleted...]
-      <c r="C8" s="183" t="s">
+      <c r="F19" s="183">
+        <v>0</v>
+      </c>
+      <c r="G19" s="201">
+        <f>$D19*$F19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="201">
+        <f>sum($G19:$G19)</f>
+        <v>0</v>
+      </c>
+      <c r="I19" s="201">
+        <f>$H19*0.20</f>
+        <v>0</v>
+      </c>
+      <c r="J19" s="205">
+        <f>sum($H19:$I19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66">
+      <c r="B20" s="197" t="s">
+        <v>146</v>
+      </c>
+      <c r="C20" s="183" t="s">
         <v>129</v>
       </c>
-      <c r="D8" s="183">
-[...2 lines deleted...]
-      <c r="E8" s="183" t="s">
+      <c r="D20" s="183">
+        <v>0</v>
+      </c>
+      <c r="E20" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="F8" s="183">
-[...23 lines deleted...]
-      <c r="C9" s="183" t="s">
+      <c r="F20" s="183">
+        <v>0</v>
+      </c>
+      <c r="G20" s="201">
+        <f>$D20*$F20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="201">
+        <f>sum($G20:$G20)</f>
+        <v>0</v>
+      </c>
+      <c r="I20" s="201">
+        <f>$H20*0.20</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="205">
+        <f>sum($H20:$I20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66">
+      <c r="B21" s="197" t="s">
+        <v>147</v>
+      </c>
+      <c r="C21" s="183" t="s">
         <v>129</v>
       </c>
-      <c r="D9" s="183">
-[...2 lines deleted...]
-      <c r="E9" s="183" t="s">
+      <c r="D21" s="183">
+        <v>0</v>
+      </c>
+      <c r="E21" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="F9" s="183">
-[...48 lines deleted...]
-        <f>sum($H10:$I10)</f>
+      <c r="F21" s="183">
+        <v>0</v>
+      </c>
+      <c r="G21" s="201">
+        <f>$D21*$F21</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="201">
+        <f>sum($G21:$G21)</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="201">
+        <f>$H21*0.20</f>
+        <v>0</v>
+      </c>
+      <c r="J21" s="205">
+        <f>sum($H21:$I21)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="H3:H3"/>
     <mergeCell ref="I3:I3"/>
     <mergeCell ref="J3:J3"/>
-    <mergeCell ref="B4:B4"/>
-[...26 lines deleted...]
-    <mergeCell ref="J10:J10"/>
+    <mergeCell ref="B4:B15"/>
+    <mergeCell ref="H4:H15"/>
+    <mergeCell ref="I4:I15"/>
+    <mergeCell ref="J4:J15"/>
+    <mergeCell ref="B16:B16"/>
+    <mergeCell ref="H16:H16"/>
+    <mergeCell ref="I16:I16"/>
+    <mergeCell ref="J16:J16"/>
+    <mergeCell ref="B17:B17"/>
+    <mergeCell ref="H17:H17"/>
+    <mergeCell ref="I17:I17"/>
+    <mergeCell ref="J17:J17"/>
+    <mergeCell ref="B18:B18"/>
+    <mergeCell ref="H18:H18"/>
+    <mergeCell ref="I18:I18"/>
+    <mergeCell ref="J18:J18"/>
+    <mergeCell ref="B19:B19"/>
+    <mergeCell ref="H19:H19"/>
+    <mergeCell ref="I19:I19"/>
+    <mergeCell ref="J19:J19"/>
+    <mergeCell ref="B20:B20"/>
+    <mergeCell ref="H20:H20"/>
+    <mergeCell ref="I20:I20"/>
+    <mergeCell ref="J20:J20"/>
+    <mergeCell ref="B21:B21"/>
+    <mergeCell ref="H21:H21"/>
+    <mergeCell ref="I21:I21"/>
+    <mergeCell ref="J21:J21"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.70866141732283" right="0.70866141732283" top="0.74803149606299" bottom="0.74803149606299" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="39" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId1ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="-1" man="1"/>
   </colBreaks>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>